--- v0 (2026-02-22)
+++ v1 (2026-04-12)
@@ -207,62 +207,82 @@
       <w:pPr>
         <w:pStyle w:val="StandardSkizze"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4818F957" w14:textId="732C4986" w:rsidR="00A0350B" w:rsidRDefault="00A0350B" w:rsidP="008B71FB">
       <w:pPr>
         <w:pStyle w:val="StandardSkizze"/>
       </w:pPr>
       <w:r w:rsidRPr="00220897">
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r w:rsidRPr="008B71FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antragsverfahren ist zweistufig</w:t>
       </w:r>
       <w:r w:rsidRPr="00220897">
         <w:t xml:space="preserve"> angelegt</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01224EC8" w14:textId="0E6A6B7E" w:rsidR="00A0350B" w:rsidRPr="00CC026D" w:rsidRDefault="00A0350B" w:rsidP="008B71FB">
+    <w:p w14:paraId="01224EC8" w14:textId="37234880" w:rsidR="00A0350B" w:rsidRPr="00CC026D" w:rsidRDefault="00A0350B" w:rsidP="008B71FB">
       <w:pPr>
         <w:pStyle w:val="StandardSkizze"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC026D">
         <w:t xml:space="preserve">1. Stufe: Projektskizze – kann jederzeit über </w:t>
       </w:r>
       <w:r w:rsidR="00B35B0C">
-        <w:t xml:space="preserve">das Portal </w:t>
+        <w:t xml:space="preserve">das </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="001B508C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>hier</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001B508C">
+        <w:t xml:space="preserve"> verlinkte </w:t>
+      </w:r>
+      <w:r w:rsidR="001B508C">
+        <w:t xml:space="preserve">Portal </w:t>
+      </w:r>
+      <w:r w:rsidR="001B508C" w:rsidRPr="00CC026D">
+        <w:t>easy-Online</w:t>
+      </w:r>
+      <w:r w:rsidR="001B508C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC026D">
-        <w:t xml:space="preserve">easy-Online eingereicht werden (einmal pro Verbund). Die eingegangenen Skizzen </w:t>
+        <w:t xml:space="preserve">eingereicht werden (einmal pro Verbund). Die eingegangenen Skizzen </w:t>
       </w:r>
       <w:r w:rsidR="00B35B0C">
         <w:t>werden nach Ablauf der Einreichungsfrist (3</w:t>
       </w:r>
       <w:r w:rsidR="0075749A">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00B35B0C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001437B6">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="0075749A">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B35B0C">
         <w:t>.2026)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC026D">
         <w:t xml:space="preserve"> vergleichend bewertet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C350FC5" w14:textId="13B4774F" w:rsidR="00A0350B" w:rsidRDefault="00A0350B" w:rsidP="006A7DD0">
       <w:pPr>
@@ -1475,51 +1495,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EB9245E" w14:textId="77777777" w:rsidR="004A4CCC" w:rsidRPr="00220897" w:rsidRDefault="004A4CCC" w:rsidP="001A363D">
             <w:pPr>
               <w:pStyle w:val="StandardSkizze"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="413A9AC8" w14:textId="77777777" w:rsidR="004A4CCC" w:rsidRDefault="004A4CCC" w:rsidP="004A4CCC">
       <w:pPr>
         <w:pStyle w:val="ITStandard"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="004A4CCC" w:rsidSect="00A47E7F">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="992" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3DC5D9" w14:textId="245C5090" w:rsidR="00220897" w:rsidRPr="001A363D" w:rsidRDefault="00E92DAB" w:rsidP="001A363D">
       <w:pPr>
         <w:pStyle w:val="ITberschrift1"/>
       </w:pPr>
       <w:r w:rsidRPr="001A363D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Motivation, </w:t>
       </w:r>
       <w:r w:rsidR="0000766F" w:rsidRPr="001A363D">
         <w:t xml:space="preserve">Ausgangslage </w:t>
       </w:r>
       <w:r w:rsidRPr="001A363D">
         <w:t xml:space="preserve">und Ziele des geplanten Vorhabens </w:t>
       </w:r>
       <w:r w:rsidR="0048598A" w:rsidRPr="001A363D">
         <w:t>(</w:t>
       </w:r>
@@ -2210,59 +2230,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="03F1AB7B" w14:textId="6EB19E01" w:rsidR="002012A6" w:rsidRPr="00C138CB" w:rsidRDefault="002012A6" w:rsidP="002012A6">
       <w:pPr>
         <w:pStyle w:val="StandardSkizze"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C138CB">
         <w:t>Erläutern Sie kurz die aktuelle Schutzrechtsituation mit Hinblick auf den Forschungs- und Entwicklungsgegenstand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ihres Vorhabens</w:t>
       </w:r>
       <w:r w:rsidRPr="00C138CB">
         <w:t>. Ist die „Freedom-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C138CB">
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C138CB">
-        <w:t>-</w:t>
-[...7 lines deleted...]
-        <w:t>“ gegeben?</w:t>
+        <w:t>-Operate“ gegeben?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EBD6E4" w14:textId="2E820EA2" w:rsidR="00220897" w:rsidRPr="001A363D" w:rsidRDefault="0098280D" w:rsidP="00E61030">
       <w:pPr>
         <w:pStyle w:val="ITberschrift1"/>
       </w:pPr>
       <w:r w:rsidRPr="001A363D">
         <w:t xml:space="preserve">Lösungsansatz </w:t>
       </w:r>
       <w:r w:rsidR="0048598A" w:rsidRPr="001A363D">
         <w:t xml:space="preserve">(ca. </w:t>
       </w:r>
       <w:r w:rsidR="00A04B14" w:rsidRPr="001A363D">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0048598A" w:rsidRPr="001A363D">
         <w:t xml:space="preserve"> Seite</w:t>
       </w:r>
       <w:r w:rsidR="009F1BE6">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="0048598A" w:rsidRPr="001A363D">
         <w:t>)</w:t>
       </w:r>
     </w:p>
@@ -6030,51 +6042,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -8592,58 +8604,57 @@
   <w:num w:numId="14" w16cid:durableId="959141303">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="60251207">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1107235489">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1312752446">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1513185003">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="898397806">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="9724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00243793"/>
     <w:rsid w:val="0000766F"/>
     <w:rsid w:val="00012260"/>
     <w:rsid w:val="0002040F"/>
     <w:rsid w:val="00030435"/>
     <w:rsid w:val="00032F76"/>
     <w:rsid w:val="00033BBF"/>
@@ -8674,50 +8685,51 @@
     <w:rsid w:val="000D5D7F"/>
     <w:rsid w:val="000E194F"/>
     <w:rsid w:val="000E53F8"/>
     <w:rsid w:val="000F088B"/>
     <w:rsid w:val="000F4CF3"/>
     <w:rsid w:val="00104A38"/>
     <w:rsid w:val="00124C96"/>
     <w:rsid w:val="00127624"/>
     <w:rsid w:val="001375CF"/>
     <w:rsid w:val="0014031F"/>
     <w:rsid w:val="001437B6"/>
     <w:rsid w:val="0015221C"/>
     <w:rsid w:val="0015639D"/>
     <w:rsid w:val="0015776A"/>
     <w:rsid w:val="00160718"/>
     <w:rsid w:val="001623F4"/>
     <w:rsid w:val="001731D9"/>
     <w:rsid w:val="001845E4"/>
     <w:rsid w:val="001855BA"/>
     <w:rsid w:val="001A363D"/>
     <w:rsid w:val="001A4551"/>
     <w:rsid w:val="001A50E6"/>
     <w:rsid w:val="001A5B0A"/>
     <w:rsid w:val="001B18E2"/>
     <w:rsid w:val="001B2DC0"/>
+    <w:rsid w:val="001B508C"/>
     <w:rsid w:val="001C13DA"/>
     <w:rsid w:val="001C3F37"/>
     <w:rsid w:val="001C433F"/>
     <w:rsid w:val="001D0377"/>
     <w:rsid w:val="001D0C1B"/>
     <w:rsid w:val="001D0CFD"/>
     <w:rsid w:val="001D4449"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="002012A6"/>
     <w:rsid w:val="00201DB0"/>
     <w:rsid w:val="0021183C"/>
     <w:rsid w:val="00220897"/>
     <w:rsid w:val="0022095B"/>
     <w:rsid w:val="00243793"/>
     <w:rsid w:val="00256ECB"/>
     <w:rsid w:val="00262E31"/>
     <w:rsid w:val="00265BED"/>
     <w:rsid w:val="0026735F"/>
     <w:rsid w:val="002747FF"/>
     <w:rsid w:val="002758A7"/>
     <w:rsid w:val="002819C9"/>
     <w:rsid w:val="00292427"/>
     <w:rsid w:val="002936B2"/>
     <w:rsid w:val="002C3BF4"/>
     <w:rsid w:val="002C6731"/>
@@ -8791,50 +8803,51 @@
     <w:rsid w:val="004D3D1E"/>
     <w:rsid w:val="004E04AF"/>
     <w:rsid w:val="004E30E9"/>
     <w:rsid w:val="004E3938"/>
     <w:rsid w:val="004F3963"/>
     <w:rsid w:val="004F6441"/>
     <w:rsid w:val="00501BB2"/>
     <w:rsid w:val="00501EFD"/>
     <w:rsid w:val="00507430"/>
     <w:rsid w:val="0051170F"/>
     <w:rsid w:val="00512EB2"/>
     <w:rsid w:val="005139E4"/>
     <w:rsid w:val="00521B9D"/>
     <w:rsid w:val="0052308E"/>
     <w:rsid w:val="00530BD5"/>
     <w:rsid w:val="005353AF"/>
     <w:rsid w:val="00550DC3"/>
     <w:rsid w:val="00562141"/>
     <w:rsid w:val="0056335D"/>
     <w:rsid w:val="00567417"/>
     <w:rsid w:val="0058699A"/>
     <w:rsid w:val="00587F8B"/>
     <w:rsid w:val="00591203"/>
     <w:rsid w:val="005A51AE"/>
     <w:rsid w:val="005B2BAB"/>
+    <w:rsid w:val="005B66D9"/>
     <w:rsid w:val="005B74C5"/>
     <w:rsid w:val="005D26CB"/>
     <w:rsid w:val="005D4F60"/>
     <w:rsid w:val="005E1887"/>
     <w:rsid w:val="005E64BA"/>
     <w:rsid w:val="005E6762"/>
     <w:rsid w:val="005E6DD5"/>
     <w:rsid w:val="005E7E95"/>
     <w:rsid w:val="005F5634"/>
     <w:rsid w:val="00601705"/>
     <w:rsid w:val="006026D2"/>
     <w:rsid w:val="0060301F"/>
     <w:rsid w:val="0060473B"/>
     <w:rsid w:val="006052C6"/>
     <w:rsid w:val="00616067"/>
     <w:rsid w:val="00620DF5"/>
     <w:rsid w:val="0062241F"/>
     <w:rsid w:val="00625DFE"/>
     <w:rsid w:val="00626470"/>
     <w:rsid w:val="006412B8"/>
     <w:rsid w:val="00641C6C"/>
     <w:rsid w:val="006431E8"/>
     <w:rsid w:val="00647A2D"/>
     <w:rsid w:val="00650072"/>
     <w:rsid w:val="006517C9"/>
@@ -8988,50 +9001,51 @@
     <w:rsid w:val="00B2345F"/>
     <w:rsid w:val="00B2528A"/>
     <w:rsid w:val="00B31617"/>
     <w:rsid w:val="00B31B32"/>
     <w:rsid w:val="00B35B0C"/>
     <w:rsid w:val="00B420F5"/>
     <w:rsid w:val="00B52E90"/>
     <w:rsid w:val="00B57648"/>
     <w:rsid w:val="00B61B17"/>
     <w:rsid w:val="00B66EA4"/>
     <w:rsid w:val="00B81D14"/>
     <w:rsid w:val="00B82FDC"/>
     <w:rsid w:val="00B93324"/>
     <w:rsid w:val="00B94437"/>
     <w:rsid w:val="00B962C7"/>
     <w:rsid w:val="00BA1AB7"/>
     <w:rsid w:val="00BB16E4"/>
     <w:rsid w:val="00BD4261"/>
     <w:rsid w:val="00BD5439"/>
     <w:rsid w:val="00BD5827"/>
     <w:rsid w:val="00BE0723"/>
     <w:rsid w:val="00BE0EDC"/>
     <w:rsid w:val="00BF1B05"/>
     <w:rsid w:val="00BF6F2F"/>
     <w:rsid w:val="00BF74BC"/>
+    <w:rsid w:val="00C061DD"/>
     <w:rsid w:val="00C138CB"/>
     <w:rsid w:val="00C14800"/>
     <w:rsid w:val="00C1629B"/>
     <w:rsid w:val="00C42AE3"/>
     <w:rsid w:val="00C43624"/>
     <w:rsid w:val="00C4441D"/>
     <w:rsid w:val="00C52050"/>
     <w:rsid w:val="00C52825"/>
     <w:rsid w:val="00C53562"/>
     <w:rsid w:val="00C57B32"/>
     <w:rsid w:val="00C57CCD"/>
     <w:rsid w:val="00C62723"/>
     <w:rsid w:val="00C654C7"/>
     <w:rsid w:val="00C7005D"/>
     <w:rsid w:val="00C70352"/>
     <w:rsid w:val="00C8710E"/>
     <w:rsid w:val="00C925D6"/>
     <w:rsid w:val="00C93D3C"/>
     <w:rsid w:val="00C97704"/>
     <w:rsid w:val="00CA1506"/>
     <w:rsid w:val="00CA2B53"/>
     <w:rsid w:val="00CB36B5"/>
     <w:rsid w:val="00CB623F"/>
     <w:rsid w:val="00CB7FD8"/>
     <w:rsid w:val="00CC2E74"/>
@@ -9124,51 +9138,51 @@
     <w:rsid w:val="00FB186A"/>
     <w:rsid w:val="00FB49F5"/>
     <w:rsid w:val="00FB7312"/>
     <w:rsid w:val="00FD0E10"/>
     <w:rsid w:val="00FD1DC3"/>
     <w:rsid w:val="00FE00D7"/>
     <w:rsid w:val="00FE134E"/>
     <w:rsid w:val="00FF564E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="280AB773"/>
   <w15:docId w15:val="{CE1B6D32-C7CC-4722-B4EA-B40BACBD5960}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -10784,50 +10798,62 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelSkizze">
     <w:name w:val="Titel Skizze"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="006A0D96"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="000000" w:themeColor="text1"/>
       </w:pBdr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B508C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="227037069">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="249317113">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10935,71 +10961,84 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1799491078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2040082563">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2070153460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdivde-it.de/de/media/2710" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vdivde-it.de/de/media/2710" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foerderportal.bund.de/easyonline/reflink.jsf?m=KI-SONST&amp;b=KI10-SKIZZE&amp;t=SKI" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11262,67 +11301,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{940BC881-2459-4615-9172-1422D8786BA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1926</Words>
-  <Characters>12134</Characters>
+  <Words>1941</Words>
+  <Characters>12233</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VDIVDE-IT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14032</CharactersWithSpaces>
+  <CharactersWithSpaces>14146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Maria.vonDewitz@vdivde-it.de</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>